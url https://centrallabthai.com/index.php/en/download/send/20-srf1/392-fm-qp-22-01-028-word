--- v0 (2026-02-05)
+++ v1 (2026-08-11)
@@ -630,54 +630,54 @@
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10910" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1848"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="8193"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="476FF4E6" w14:textId="77777777" w:rsidTr="00E37F9A">
+      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="476FF4E6" w14:textId="77777777" w:rsidTr="00554EC0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="59"/>
+          <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C7970FB" w14:textId="02F414F6" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="00AC709A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
@@ -861,74 +861,74 @@
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="22"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(ไทย)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46CC4751" w14:textId="7C9E9784" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="002E0753">
-[...10 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="4C1E2FF7" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRDefault="00AC709A" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B228C60" w14:textId="0635DBA3" w:rsidR="00BD5D2E" w:rsidRPr="002E0C1F" w:rsidRDefault="00BD5D2E" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="142E584A" w14:textId="77777777" w:rsidTr="00E37F9A">
+      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="142E584A" w14:textId="77777777" w:rsidTr="00554EC0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="47"/>
+          <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D12F3F9" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="002E0753">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
@@ -1032,73 +1032,73 @@
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="002E0C1F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>(ENG)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD672EE" w14:textId="4033E580" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="002E0753">
-[...10 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="0225EF30" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRDefault="00AC709A" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66BA4D24" w14:textId="77777777" w:rsidR="00BD5D2E" w:rsidRPr="002E0C1F" w:rsidRDefault="00BD5D2E" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="35E0C7ED" w14:textId="77777777" w:rsidTr="00E37F9A">
+      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="35E0C7ED" w14:textId="77777777" w:rsidTr="00554EC0">
         <w:trPr>
-          <w:trHeight w:val="207"/>
+          <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50FDCC2C" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="00AC709A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
@@ -1239,74 +1239,74 @@
                             </w:pPr>
                             <w:r w:rsidRPr="002E0C1F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="22"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(ไทย)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B25BC56" w14:textId="5C00D01F" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="002E0753">
-[...10 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="75E68B8A" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRDefault="00AC709A" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56813526" w14:textId="77777777" w:rsidR="00554EC0" w:rsidRPr="002E0C1F" w:rsidRDefault="00554EC0" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="00BE1EA8" w14:textId="77777777" w:rsidTr="00E37F9A">
+      <w:tr w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w14:paraId="00BE1EA8" w14:textId="77777777" w:rsidTr="00554EC0">
         <w:trPr>
-          <w:trHeight w:val="54"/>
+          <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0B628FC4" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="002E0753">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F31FC50" w14:textId="15F41552" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00D16244" w:rsidP="002E0753">
@@ -1406,73 +1406,73 @@
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="002E0C1F">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>(ENG)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30AE784F" w14:textId="3BFDE2D7" w:rsidR="00AC709A" w:rsidRPr="002E0C1F" w:rsidRDefault="00AC709A" w:rsidP="002E0753">
-[...10 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="72F9E055" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRDefault="00AC709A" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CBCC428" w14:textId="77777777" w:rsidR="00554EC0" w:rsidRPr="002E0C1F" w:rsidRDefault="00554EC0" w:rsidP="00554EC0">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24CC24BF" w14:textId="1EE82A88" w:rsidR="00AC709A" w:rsidRDefault="00AC709A" w:rsidP="00AC709A">
+    <w:p w14:paraId="24CC24BF" w14:textId="1EE82A88" w:rsidR="00AC709A" w:rsidRPr="00554EC0" w:rsidRDefault="00AC709A" w:rsidP="00AC709A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10888" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1361"/>
@@ -2172,51 +2172,51 @@
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ภาษาอังกฤษ)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5EB1AE" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00025EB0" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w14:paraId="7C40CEC8" w14:textId="77777777" w:rsidTr="00FC4F04">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="193D62CC" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="193D62CC" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1799907885"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
@@ -2266,51 +2266,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6303DF95" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="6303DF95" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1429161625"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
@@ -2361,51 +2361,51 @@
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26A54F2A" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="26A54F2A" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:ind w:hanging="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1365795269"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
@@ -2459,51 +2459,51 @@
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDAD7A6" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="2EDAD7A6" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:ind w:hanging="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-597101454"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
@@ -2556,51 +2556,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C8FC988" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="1C8FC988" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1389994909"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -2652,51 +2652,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53333228" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="53333228" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1067997505"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -2748,51 +2748,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E181ADF" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="6E181ADF" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-20162831"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -2844,51 +2844,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DCBBDE5" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00276EA7">
+          <w:p w14:paraId="2DCBBDE5" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00276EA7">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1478039918"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -3402,51 +3402,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>………………………...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w14:paraId="0121E958" w14:textId="77777777" w:rsidTr="00FC4F04">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3726A1DE" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00025EB0">
+          <w:p w14:paraId="3726A1DE" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1145779822"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -3498,51 +3498,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="601C9544" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00025EB0">
+          <w:p w14:paraId="601C9544" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="768201922"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -3594,51 +3594,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="439746D1" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00025EB0">
+          <w:p w14:paraId="439746D1" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1986817260"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
@@ -3691,51 +3691,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D849619" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00025EB0">
+          <w:p w14:paraId="1D849619" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1999307786"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -3787,51 +3787,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="027EEC37" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00025EB0">
+          <w:p w14:paraId="027EEC37" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1978792168"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -3883,51 +3883,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A38B71F" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00025EB0">
+          <w:p w14:paraId="5A38B71F" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1844126916"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -3979,51 +3979,51 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CD6027F" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="000F431E" w:rsidP="00025EB0">
+          <w:p w14:paraId="4CD6027F" w14:textId="77777777" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00D46032" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1235151779"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00025EB0" w:rsidRPr="002E0C1F">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:szCs w:val="22"/>
                     <w:cs/>
@@ -4088,51 +4088,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="492A91A3" w14:textId="3D5ADC11" w:rsidR="00025EB0" w:rsidRPr="002E0C1F" w:rsidRDefault="00025EB0" w:rsidP="00025EB0">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73A74FA6" w14:textId="77777777" w:rsidR="002E0C1F" w:rsidRPr="00E40611" w:rsidRDefault="002E0C1F" w:rsidP="002E0C1F">
+    <w:p w14:paraId="73A74FA6" w14:textId="77777777" w:rsidR="002E0C1F" w:rsidRPr="00554EC0" w:rsidRDefault="002E0C1F" w:rsidP="002E0C1F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10911" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1250"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E0C1F" w:rsidRPr="00E40611" w14:paraId="053F29DB" w14:textId="77777777" w:rsidTr="003D736E">
@@ -4941,59 +4941,59 @@
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
@@ -5283,51 +5283,51 @@
             <w:tcW w:w="1250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12C3258F" w14:textId="77777777" w:rsidR="00AC709A" w:rsidRPr="00E40611" w:rsidRDefault="00AC709A" w:rsidP="002E0753">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C837E5" w:rsidRPr="00E40611" w14:paraId="7269CC9A" w14:textId="77777777" w:rsidTr="00C837E5">
         <w:trPr>
           <w:trHeight w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10911" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B4994B" w14:textId="137882C1" w:rsidR="00C837E5" w:rsidRPr="00C837E5" w:rsidRDefault="00C837E5" w:rsidP="00C837E5">
+          <w:p w14:paraId="73B4994B" w14:textId="62A18647" w:rsidR="00C837E5" w:rsidRPr="00C837E5" w:rsidRDefault="00C837E5" w:rsidP="00C837E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(กรณี) มีบรรจุภัณฑ์ย่อยที่มีขนาดไม่เกิน </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
@@ -5437,59 +5437,59 @@
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C837E5">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C837E5">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C837E5">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GDA </w:t>
             </w:r>
@@ -5507,59 +5507,59 @@
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C837E5">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C837E5">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C837E5">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5572,1346 +5572,1424 @@
               </w:rPr>
               <w:t xml:space="preserve">GDA </w:t>
             </w:r>
             <w:r w:rsidRPr="00C837E5">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต่อบรรจุภัณฑ์ใหญ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:cs/>
               </w:rPr>
               <w:t>่</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47EABEC6" w14:textId="77777777" w:rsidR="00E40611" w:rsidRPr="00E40611" w:rsidRDefault="00E40611" w:rsidP="002E0C1F">
+    <w:p w14:paraId="47EABEC6" w14:textId="07827208" w:rsidR="00E40611" w:rsidRPr="00554EC0" w:rsidRDefault="00E40611" w:rsidP="002E0C1F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-6"/>
         <w:tblW w:w="10910" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="8788"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E37F9A" w:rsidRPr="00E40611" w14:paraId="2D8E06EA" w14:textId="77777777" w:rsidTr="00E37F9A">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA1B52E" w14:textId="77777777" w:rsidR="00E37F9A" w:rsidRPr="002E0C1F" w:rsidRDefault="00E37F9A" w:rsidP="002E0753">
+          <w:p w14:paraId="5BA1B52E" w14:textId="7195BF61" w:rsidR="00E37F9A" w:rsidRPr="002E0C1F" w:rsidRDefault="00E37F9A" w:rsidP="002E0753">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="23" w:right="-55" w:hanging="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>มีการเติมใยอาหารลงในผลิตภัณฑ์หรือไม่</w:t>
             </w:r>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCAA27A" w14:textId="77777777" w:rsidR="00FC4F04" w:rsidRDefault="00E37F9A" w:rsidP="00FC4F04">
+          <w:p w14:paraId="7CCAA27A" w14:textId="6628D7BF" w:rsidR="00FC4F04" w:rsidRPr="00DC53A2" w:rsidRDefault="00E37F9A" w:rsidP="00FC4F04">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="734"/>
                 <w:tab w:val="left" w:pos="1364"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="23" w:right="-55" w:hanging="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F431E">
-[...7 lines deleted...]
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่เติม</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FC96E02" w14:textId="7B3960F7" w:rsidR="00E37F9A" w:rsidRPr="002E0C1F" w:rsidRDefault="00FC4F04" w:rsidP="00FC4F04">
+          <w:p w14:paraId="422F8039" w14:textId="5A196719" w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2" w:rsidRDefault="00FC4F04" w:rsidP="00BD7BF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="734"/>
                 <w:tab w:val="left" w:pos="1364"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="23" w:right="-55" w:hanging="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F431E">
-[...7 lines deleted...]
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="004812F2">
+            <w:r w:rsidR="004812F2" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เติม</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...16 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>อินนูลิน</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ฟลุคโตโอลิโกแซคคาไรด์</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โพลีเด็กซ์โตรส</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E37F9A" w:rsidRPr="002E0C1F">
-[...8 lines deleted...]
-            <w:r w:rsidR="00E37F9A" w:rsidRPr="002E0C1F">
+          </w:p>
+          <w:p w14:paraId="3FC96E02" w14:textId="15105968" w:rsidR="00E37F9A" w:rsidRPr="00DC53A2" w:rsidRDefault="00BD5D2E" w:rsidP="00BD7BF8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="734"/>
+                <w:tab w:val="left" w:pos="1364"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="23" w:right="-55" w:hanging="23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidR="00FC4F04" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>อื่น</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ๆ โปรดระบุ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…………………………………</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FC4F04" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…………………..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E37F9A" w:rsidRPr="00E40611" w14:paraId="5EA187D5" w14:textId="77777777" w:rsidTr="00E37F9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3CABFDB9" w14:textId="77777777" w:rsidR="00E37F9A" w:rsidRPr="002E0C1F" w:rsidRDefault="00E37F9A" w:rsidP="002E0753">
+          <w:p w14:paraId="3CABFDB9" w14:textId="74E98C22" w:rsidR="00E37F9A" w:rsidRPr="002E0C1F" w:rsidRDefault="00E37F9A" w:rsidP="002E0753">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>มีการเติมสารให้ความหวานทดแทนน้ำตาลหรือไม่</w:t>
             </w:r>
             <w:r w:rsidRPr="002E0C1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D317D52" w14:textId="08AFA8A8" w:rsidR="00E37F9A" w:rsidRPr="002E0C1F" w:rsidRDefault="00E37F9A" w:rsidP="00E37F9A">
+          <w:p w14:paraId="5FC62C26" w14:textId="561E29DE" w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2" w:rsidRDefault="00E37F9A" w:rsidP="00E37F9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="734"/>
                 <w:tab w:val="left" w:pos="1364"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:cs/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002E0C1F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidR="000F431E">
-[...7 lines deleted...]
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่เติม</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC4F04">
+            <w:r w:rsidR="00FC4F04" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidR="000F431E">
-[...7 lines deleted...]
-            <w:r w:rsidR="000F431E">
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D46032" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เติม</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00FC4F04">
-[...7 lines deleted...]
-            <w:r w:rsidR="00FC4F04">
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidR="00FC4F04" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...16 lines deleted...]
-            <w:r w:rsidR="00FC4F04">
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>อิริทริทอล</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2306" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidR="00FC4F04" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ซอลบิทอล</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidR="00FC4F04" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไซลิทอล</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidR="00FC4F04" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แมนนิทอล</w:t>
             </w:r>
-            <w:r w:rsidR="00FC4F04">
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D317D52" w14:textId="15C0385C" w:rsidR="00E37F9A" w:rsidRPr="00DC53A2" w:rsidRDefault="00FC4F04" w:rsidP="00E37F9A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="734"/>
+                <w:tab w:val="left" w:pos="1364"/>
+              </w:tabs>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC4F04">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>มอลทิทอล</w:t>
             </w:r>
-            <w:r w:rsidR="00FC4F04">
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC4F04">
-[...7 lines deleted...]
-            <w:r w:rsidR="00FC4F04">
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไอโซมอลต์</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…………......(%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A1"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>อื่น</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7BF8" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
-[...8 lines deleted...]
-            <w:r w:rsidR="004812F2">
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ๆ</w:t>
+            </w:r>
+            <w:r w:rsidR="004812F2" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E0C1F">
+            <w:r w:rsidR="00E37F9A" w:rsidRPr="00DC53A2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โปรดระบุ</w:t>
             </w:r>
-            <w:r w:rsidR="004812F2" w:rsidRPr="002E0C1F">
-[...5 lines deleted...]
-              <w:t>………………………</w:t>
+            <w:r w:rsidR="00BD5D2E" w:rsidRPr="00DC53A2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………………………… (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50AB2BE5" w14:textId="68E12926" w:rsidR="00AD3084" w:rsidRDefault="00AD3084" w:rsidP="002E0C1F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A727A85" w14:textId="7DD5C06D" w:rsidR="00AC709A" w:rsidRPr="00121B97" w:rsidRDefault="00163630" w:rsidP="002E0C1F">
+    <w:p w14:paraId="6A727A85" w14:textId="070E0E22" w:rsidR="00AC709A" w:rsidRDefault="002E0C1F" w:rsidP="002E0C1F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...299 lines deleted...]
-      <w:r w:rsidR="002E0C1F" w:rsidRPr="002E0C1F">
+      <w:r w:rsidRPr="002E0C1F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลงชื่อผู้ให้ข้อมูล</w:t>
       </w:r>
-      <w:r w:rsidR="002E0C1F" w:rsidRPr="002E0C1F">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A73F53">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E0C1F" w:rsidRPr="002E0C1F">
+      <w:r w:rsidR="00A73F53" w:rsidRPr="00A73F53">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73F53" w:rsidRPr="00A73F53">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตัวบรรจง</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73F53" w:rsidRPr="00A73F53">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00163630" w:rsidRPr="00A73F53">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0C1F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">: …………………………………………………………………………………… </w:t>
       </w:r>
-      <w:r w:rsidR="002E0C1F" w:rsidRPr="002E0C1F">
+      <w:r w:rsidRPr="002E0C1F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โทรศัพท์ </w:t>
       </w:r>
-      <w:r w:rsidR="002E0C1F" w:rsidRPr="002E0C1F">
+      <w:r w:rsidRPr="002E0C1F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>: ……………………………………</w:t>
+        <w:t>: …………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73F53">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73F53">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00290F46">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AC709A" w:rsidRPr="00121B97" w:rsidSect="008A4EAE">
+    <w:p w14:paraId="4140E7D2" w14:textId="0C2F36AF" w:rsidR="00A73F53" w:rsidRPr="00121B97" w:rsidRDefault="00A73F53" w:rsidP="00A73F53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00290F46">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>E-mail :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00290F46">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………………….………. ID </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>LINE :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="40"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A73F53" w:rsidRPr="00121B97" w:rsidSect="008A4EAE">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="94" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4787A963" w14:textId="77777777" w:rsidR="000F431E" w:rsidRDefault="000F431E" w:rsidP="003D736E">
+    <w:p w14:paraId="5C6F9ED9" w14:textId="77777777" w:rsidR="00D46032" w:rsidRDefault="00D46032" w:rsidP="003D736E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76FEA5B5" w14:textId="77777777" w:rsidR="000F431E" w:rsidRDefault="000F431E" w:rsidP="003D736E">
+    <w:p w14:paraId="16BBCB2E" w14:textId="77777777" w:rsidR="00D46032" w:rsidRDefault="00D46032" w:rsidP="003D736E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6949,106 +7027,156 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1144FFB6" w14:textId="0C9049E0" w:rsidR="003D736E" w:rsidRPr="008A4EAE" w:rsidRDefault="003D736E">
+  <w:p w14:paraId="1144FFB6" w14:textId="37763BD3" w:rsidR="003D736E" w:rsidRPr="008A4EAE" w:rsidRDefault="003D736E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008A4EAE">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
-      <w:t>FM-QP-22-01-028-R00(07/01/69)</w:t>
+      <w:t>FM-QP-22-01-028-R0</w:t>
     </w:r>
-    <w:r w:rsidR="002600FF">
+    <w:r w:rsidR="00890117">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A4EAE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="005E6C88">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A4EAE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="00A277ED">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A4EAE">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>/69)</w:t>
+    </w:r>
+    <w:r w:rsidR="008A4A0D">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008A4EAE">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>P1/1-CLT</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0AAEDCF8" w14:textId="77777777" w:rsidR="003D736E" w:rsidRDefault="003D736E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB061F0" w14:textId="77777777" w:rsidR="000F431E" w:rsidRDefault="000F431E" w:rsidP="003D736E">
+    <w:p w14:paraId="38E7370C" w14:textId="77777777" w:rsidR="00D46032" w:rsidRDefault="00D46032" w:rsidP="003D736E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ECD6614" w14:textId="77777777" w:rsidR="000F431E" w:rsidRDefault="000F431E" w:rsidP="003D736E">
+    <w:p w14:paraId="05979A0F" w14:textId="77777777" w:rsidR="00D46032" w:rsidRDefault="00D46032" w:rsidP="003D736E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B4E6569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65CCC660"/>
     <w:lvl w:ilvl="0" w:tplc="5A0CFF86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="685" w:hanging="360"/>
       </w:pPr>
@@ -7404,88 +7532,112 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233162"/>
     <w:rsid w:val="00021FEC"/>
     <w:rsid w:val="00025EB0"/>
     <w:rsid w:val="00045693"/>
+    <w:rsid w:val="00054F37"/>
     <w:rsid w:val="000D2ABB"/>
     <w:rsid w:val="000F431E"/>
+    <w:rsid w:val="000F7B53"/>
+    <w:rsid w:val="0010629A"/>
     <w:rsid w:val="00121B97"/>
     <w:rsid w:val="001436F8"/>
     <w:rsid w:val="00163630"/>
+    <w:rsid w:val="002260E8"/>
     <w:rsid w:val="00233162"/>
     <w:rsid w:val="002515ED"/>
     <w:rsid w:val="002600FF"/>
     <w:rsid w:val="00260AE3"/>
     <w:rsid w:val="00276EA7"/>
     <w:rsid w:val="0028649F"/>
     <w:rsid w:val="00290F46"/>
     <w:rsid w:val="002B5579"/>
+    <w:rsid w:val="002C4902"/>
+    <w:rsid w:val="002D2306"/>
     <w:rsid w:val="002E0C1F"/>
     <w:rsid w:val="003167FC"/>
+    <w:rsid w:val="00323A6C"/>
     <w:rsid w:val="003B1844"/>
     <w:rsid w:val="003D736E"/>
     <w:rsid w:val="00403C6F"/>
+    <w:rsid w:val="00427D8A"/>
     <w:rsid w:val="004812F2"/>
     <w:rsid w:val="00487F9A"/>
+    <w:rsid w:val="00554EC0"/>
+    <w:rsid w:val="005E0CD2"/>
+    <w:rsid w:val="005E6C88"/>
     <w:rsid w:val="007374D6"/>
     <w:rsid w:val="00783324"/>
     <w:rsid w:val="00853749"/>
+    <w:rsid w:val="00890117"/>
+    <w:rsid w:val="008A4A0D"/>
     <w:rsid w:val="008A4EAE"/>
     <w:rsid w:val="00920BA8"/>
+    <w:rsid w:val="00A277ED"/>
+    <w:rsid w:val="00A31168"/>
+    <w:rsid w:val="00A73F53"/>
     <w:rsid w:val="00AC709A"/>
     <w:rsid w:val="00AD3084"/>
     <w:rsid w:val="00B34990"/>
+    <w:rsid w:val="00B44FCC"/>
+    <w:rsid w:val="00BD5D2E"/>
+    <w:rsid w:val="00BD7BF8"/>
     <w:rsid w:val="00C17606"/>
     <w:rsid w:val="00C837E5"/>
     <w:rsid w:val="00CA089A"/>
     <w:rsid w:val="00D16244"/>
+    <w:rsid w:val="00D46032"/>
+    <w:rsid w:val="00DC53A2"/>
     <w:rsid w:val="00DF661D"/>
     <w:rsid w:val="00E37F9A"/>
     <w:rsid w:val="00E40611"/>
+    <w:rsid w:val="00E568B5"/>
     <w:rsid w:val="00EA47BF"/>
+    <w:rsid w:val="00EC723C"/>
     <w:rsid w:val="00EF688C"/>
     <w:rsid w:val="00F05957"/>
+    <w:rsid w:val="00F45AA4"/>
     <w:rsid w:val="00FC4F04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -8812,70 +8964,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C33ACEF-D0E5-4C38-AA9A-86355841D802}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>312</Words>
-  <Characters>1784</Characters>
+  <Words>351</Words>
+  <Characters>2007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2092</CharactersWithSpaces>
+  <CharactersWithSpaces>2354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Piyarat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>